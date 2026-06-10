--- v2 (2026-02-24)
+++ v3 (2026-06-10)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Irisweb Journals System</t>
   </si>
   <si>
-    <t>Downloaded from http://mubabol.irisweb.ir  at 19:07 +0330 on Tuesday February 24th 2026 (1404/12/5)</t>
+    <t>Downloaded from http://mubabol.irisweb.ir  at 7:44 +0330 on Wednesday June 10th 2026 (1405/3/20)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>