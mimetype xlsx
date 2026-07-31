--- v3 (2026-06-10)
+++ v4 (2026-07-31)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Irisweb Journals System</t>
   </si>
   <si>
-    <t>Downloaded from http://mubabol.irisweb.ir  at 7:44 +0330 on Wednesday June 10th 2026 (1405/3/20)</t>
+    <t>Downloaded from http://mubabol.irisweb.ir  at 14:52 +0330 on Friday July 31st 2026 (1405/5/9)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>
@@ -489,141 +489,141 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="22" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="1000" customWidth="true" style="0"/>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="0"/>
-[...5 lines deleted...]
-      <c r="H1" s="0"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1"/>
+      <c r="H1"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" s="0"/>
-[...6 lines deleted...]
-      <c r="H2" s="0"/>
+      <c r="A2"/>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="0"/>
-[...6 lines deleted...]
-      <c r="H3" s="0"/>
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="0"/>
-      <c r="B4" s="0"/>
+      <c r="A4"/>
+      <c r="B4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
-      <c r="E4" s="0"/>
-[...2 lines deleted...]
-      <c r="H4" s="0"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="0"/>
+      <c r="B5"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
-      <c r="E5" s="0"/>
-      <c r="F5" s="0"/>
+      <c r="E5"/>
+      <c r="F5"/>
       <c r="G5" s="6"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:26" customHeight="1" ht="22">
-      <c r="A7" s="0">
+      <c r="A7">
         <v>1</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="4"/>
-      <c r="E7" s="0" t="s">
+      <c r="E7" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H4"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>