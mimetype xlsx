--- v4 (2026-07-31)
+++ v5 (2026-08-02)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Irisweb Journals System</t>
   </si>
   <si>
-    <t>Downloaded from http://mubabol.irisweb.ir  at 14:52 +0330 on Friday July 31st 2026 (1405/5/9)</t>
+    <t>Downloaded from http://mubabol.irisweb.ir  at 18:16 +0330 on Sunday August 2nd 2026 (1405/5/11)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>